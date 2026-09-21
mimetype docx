--- v0 (2025-11-30)
+++ v1 (2026-09-21)
@@ -104,51 +104,73 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">em maiúscula, negrito, centralizado, espaço </w:t>
       </w:r>
       <w:r w:rsidRPr="003C16BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">simples, fonte: calibri 14 </w:t>
+        <w:t xml:space="preserve">simples, fonte: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241CB2C8" w14:textId="77777777" w:rsidR="00B02DCB" w:rsidRPr="009E62EB" w:rsidRDefault="00B02DCB" w:rsidP="00F73E08">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27EF3DCF" w14:textId="72FE7A0E" w:rsidR="00B02DCB" w:rsidRPr="007D7D2A" w:rsidRDefault="00B02DCB" w:rsidP="00EA6ABF">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -289,51 +311,69 @@
       </w:r>
       <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os manuscritos submetidos à </w:t>
       </w:r>
       <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRAXEDU – Práticas Educativas na Educação Básica</w:t>
       </w:r>
       <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> devem conter resumos em português, espanhol e inglês, com até 100 palavras em cada idioma. O texto do resumo deve ser redigido em fonte Calibri, tamanho 12, com espaçamento simples, e apresentar de forma concisa os </w:t>
+        <w:t xml:space="preserve"> devem conter resumos em português, espanhol e inglês, com até 100 palavras em cada idioma. O texto do resumo deve ser redigido em fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, com espaçamento simples, e apresentar de forma concisa os </w:t>
       </w:r>
       <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>objetivos</w:t>
       </w:r>
       <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -428,58 +468,60 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palavras-chave</w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praxedu</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00291C1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00946E33" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00510EEF" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista</w:t>
       </w:r>
       <w:r w:rsidR="00291C1D">
@@ -592,292 +634,359 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7D2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em inglês – Primeira letra em maiúscula, itálico em negrito, centralizado, espaço </w:t>
       </w:r>
       <w:r w:rsidRPr="007D7D2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>simples, fonte: calibri 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D7D2A">
+        <w:t xml:space="preserve">simples, fonte: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D7D2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...160 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D7D2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D7D2A">
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7D2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título em espanhol – Primeira letra em maiúscula, itálico em negrito, centralizado, espaço </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D7D2A">
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508F84F8" w14:textId="77777777" w:rsidR="00B02DCB" w:rsidRPr="007D7D2A" w:rsidRDefault="00B02DCB" w:rsidP="00F73E08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D6F7D2" w14:textId="20FA1E19" w:rsidR="00D04407" w:rsidRPr="004A16DD" w:rsidRDefault="00B02DCB" w:rsidP="00F73E08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A16DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract:</w:t>
+      </w:r>
+      <w:r w:rsidR="00322CD4" w:rsidRPr="004A16DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00322CD4" w:rsidRPr="004A16DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Manuscripts submitted to PRAXEDU – Educational Practices in Basic Education must include abstracts in Portuguese, Spanish, and English, with a maximum of 100 words per language. The abstract text must be written in Calibri font, size 12, single spacing, and should concisely present the objectives, methodology, main results, and conclusions of the study. Citations, unexplained acronyms, and bibliographic references are not allowed in the abstract. Each version of the abstract must be accompanied by three to five keywords, separated by semicolons, representing the main topics addressed in the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AAA5C9" w14:textId="351CE179" w:rsidR="00B02DCB" w:rsidRPr="004A16DD" w:rsidRDefault="00B02DCB" w:rsidP="00F73E08">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A16DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A16DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E1E45" w:rsidRPr="004A16DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Praxedu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B6642">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1E45" w:rsidRPr="004A16DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6642">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1E45" w:rsidRPr="004A16DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interdisciplinary. Choose three to five keywords that are not included in the title</w:t>
+      </w:r>
+      <w:r w:rsidR="008C27EC" w:rsidRPr="004A16DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D3DC47" w14:textId="77777777" w:rsidR="003062C5" w:rsidRPr="004A16DD" w:rsidRDefault="003062C5" w:rsidP="003062C5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A734CAD" w14:textId="1FE884B9" w:rsidR="008F53F8" w:rsidRPr="007D7D2A" w:rsidRDefault="008F53F8" w:rsidP="008F53F8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7D2A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título em espanhol – Primeira letra em maiúscula, itálico em negrito, centralizado, espaço </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7D2A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:br/>
-        <w:t>simples, fonte: calibri 12</w:t>
+        <w:t xml:space="preserve">simples, fonte: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D7D2A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D7D2A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00764459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536CA7EF" w14:textId="77777777" w:rsidR="008F53F8" w:rsidRPr="009E62EB" w:rsidRDefault="008F53F8" w:rsidP="003062C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6628FC1C" w14:textId="5BC38555" w:rsidR="00300BF2" w:rsidRPr="004A16DD" w:rsidRDefault="00D04407" w:rsidP="00300BF2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A16DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Resumen</w:t>
       </w:r>
       <w:r w:rsidR="00300BF2" w:rsidRPr="004A16DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="004A16DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Los manuscritos enviados a </w:t>
       </w:r>
       <w:r w:rsidRPr="004A16DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -1031,59 +1140,61 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="004A16DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>clave</w:t>
       </w:r>
       <w:r w:rsidR="00300BF2" w:rsidRPr="004A16DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A12FF5" w:rsidRPr="004A16DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Praxedu</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B6642">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A12FF5" w:rsidRPr="004A16DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> Revista</w:t>
       </w:r>
       <w:r w:rsidR="009B6642">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -1210,51 +1321,71 @@
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introdução</w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve ser apresentada em </w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fonte Calibri, tamanho 12, com espaçamento 1,5</w:t>
+        <w:t xml:space="preserve">fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, com espaçamento 1,5</w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre linhas. Nessa parte do artigo, o autor deve contextualizar o tema da pesquisa no campo da Educação Básica, destacando sua relevância teórica, prática e social. É imprescindível a explicitação do </w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>problema de pesquisa</w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, dos </w:t>
@@ -1395,88 +1526,110 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revisão Teórica</w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve ser redigida em </w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fonte Calibri, tamanho 12, com espaçamento 1,5</w:t>
+        <w:t xml:space="preserve">fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, com espaçamento 1,5</w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre linhas. Essa parte do artigo tem como objetivo apresentar e discutir os principais referenciais teóricos que fundamentam a pesquisa, evidenciando o estado da arte sobre o tema investigado. Os autores devem selecionar e analisar criticamente produções acadêmicas relevantes, contextualizando-as em relação ao problema de pesquisa e aos objetivos do estudo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6E9132" w14:textId="6429E54C" w:rsidR="00C07C71" w:rsidRPr="009E62EB" w:rsidRDefault="00B67909" w:rsidP="00B67909">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> É importante que a revisão teórica estabeleça conexões entre diferentes perspectivas, autores e abordagens, contribuindo para a construção de um marco teórico sólido e coerente com a proposta do artigo. Recomenda-se evitar descrições meramente expositivas, priorizando análises </w:t>
+        <w:t xml:space="preserve"> É importante que a revisão teórica estabeleça conexões entre diferentes perspectivas, autores e abordagens, contribuindo para a construção de um marco teórico sólido e coerente com a proposta do artigo. Recomenda-se evitar descrições meramente expositivas, priorizando análises que revelem lacunas, tensões e contribuições significativas para o campo da Educação Básica e para </w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">que revelem lacunas, tensões e contribuições significativas para o campo da Educação Básica e para os debates interdisciplinares promovidos pela revista </w:t>
+        <w:t xml:space="preserve">os debates interdisciplinares promovidos pela revista </w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRAXEDU – Práticas Educativas na Educação Básica</w:t>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1824F3" w14:textId="0F08F393" w:rsidR="00DF585B" w:rsidRPr="009E62EB" w:rsidRDefault="00DF585B" w:rsidP="00DF585B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -1584,51 +1737,73 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D847A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A formatação deve respeitar os seguintes critérios: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D847A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fonte Calibri, tamanho 12, com espaçamento 1,5</w:t>
+        <w:t xml:space="preserve">fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D847A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D847A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, com espaçamento 1,5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D847A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre linhas. A numeração deve ser sequencial com algarismos arábicos, e a legenda deve ser posicionada </w:t>
       </w:r>
       <w:r w:rsidRPr="00D847A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acima</w:t>
       </w:r>
       <w:r w:rsidRPr="00D847A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2206,51 +2381,69 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aspectos éticos: Mencionar o cumprimento das normas éticas da pesquisa com seres humanos, incluindo a aprovação por Comitê de Ética, quando aplicável.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6285DC" w14:textId="55FB05A7" w:rsidR="003C3E73" w:rsidRDefault="00021013" w:rsidP="00021013">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00021013">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A linguagem deve ser formal, impessoal e precisa, evitando generalizações e subjetividades. O uso da norma culta da língua portuguesa é obrigatório, e o texto deve estar formatado em fonte Calibri, tamanho 12, espaçamento 1,5, conforme as diretrizes editoriais da PRAXEDU.</w:t>
+        <w:t xml:space="preserve">A linguagem deve ser formal, impessoal e precisa, evitando generalizações e subjetividades. O uso da norma culta da língua portuguesa é obrigatório, e o texto deve estar formatado em fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00021013">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00021013">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, espaçamento 1,5, conforme as diretrizes editoriais da PRAXEDU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3A6486" w14:textId="77777777" w:rsidR="00280E18" w:rsidRDefault="00280E18" w:rsidP="00280E18">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70E05E1F" w14:textId="71754328" w:rsidR="00280E18" w:rsidRDefault="00280E18" w:rsidP="00280E18">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -2422,51 +2615,69 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Evidenciar implicações pedagógicas e possíveis aplicações dos resultados no contexto da Educação Básica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632F7CDC" w14:textId="1CD93AA7" w:rsidR="00F106D7" w:rsidRPr="00F106D7" w:rsidRDefault="00F106D7" w:rsidP="00F106D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F106D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>É importante que os autores evitem generalizações indevidas e que sustentem suas análises com base em evidências empíricas e teóricas. A linguagem deve ser clara, objetiva e acadêmica, respeitando a norma culta da língua portuguesa e a formatação definida pela revista: fonte Calibri, tamanho 12, espaçamento 1,5.</w:t>
+        <w:t xml:space="preserve">É importante que os autores evitem generalizações indevidas e que sustentem suas análises com base em evidências empíricas e teóricas. A linguagem deve ser clara, objetiva e acadêmica, respeitando a norma culta da língua portuguesa e a formatação definida pela revista: fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F106D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F106D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, espaçamento 1,5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3C6140" w14:textId="77777777" w:rsidR="00F106D7" w:rsidRPr="00BA05DF" w:rsidRDefault="00F106D7" w:rsidP="00BA05DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B9E5A4" w14:textId="2156C5FA" w:rsidR="00B54F94" w:rsidRDefault="00F106D7" w:rsidP="00280E18">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2650,51 +2861,69 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sugira desdobramentos para futuras pesquisas ou intervenções pedagógicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7050F75E" w14:textId="06C4366C" w:rsidR="000E2762" w:rsidRPr="004F6BCD" w:rsidRDefault="000E2762" w:rsidP="004F6BCD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C065B0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A linguagem deve manter o tom acadêmico, claro e objetivo, respeitando a norma culta da língua portuguesa e a formatação definida pela revista: fonte Calibri, tamanho 12, espaçamento 1,5.</w:t>
+        <w:t xml:space="preserve">A linguagem deve manter o tom acadêmico, claro e objetivo, respeitando a norma culta da língua portuguesa e a formatação definida pela revista: fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C065B0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C065B0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, espaçamento 1,5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27559651" w14:textId="500E5D8F" w:rsidR="00F106D7" w:rsidRDefault="00F106D7" w:rsidP="00280E18">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
@@ -3253,80 +3482,80 @@
         </w:rPr>
         <w:t>Revista PRAXEDU</w:t>
       </w:r>
       <w:r w:rsidRPr="00356572">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Votorantim, v. 2, n. 1, p. 45–60, jan./jun. 2025. Disponível em: https://revistapraxedu.ideon.org.br. Acesso em: 10 out. 2025.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="7B3BDAD5" w14:textId="77777777" w:rsidR="001C17C3" w:rsidRDefault="001C17C3" w:rsidP="001C17C3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001C17C3" w:rsidSect="00D96B15">
+    <w:sectPr w:rsidR="001C17C3" w:rsidSect="00265DA7">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11909" w:h="16834"/>
-      <w:pgMar w:top="1843" w:right="1136" w:bottom="1418" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
+      <w:pgMar w:top="1843" w:right="1136" w:bottom="1418" w:left="1134" w:header="340" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27684874" w14:textId="77777777" w:rsidR="00066157" w:rsidRPr="009E62EB" w:rsidRDefault="00066157">
+    <w:p w14:paraId="4B2898EF" w14:textId="77777777" w:rsidR="00CF2B9B" w:rsidRPr="009E62EB" w:rsidRDefault="00CF2B9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E62EB">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16ADD4BB" w14:textId="77777777" w:rsidR="00066157" w:rsidRPr="009E62EB" w:rsidRDefault="00066157">
+    <w:p w14:paraId="1A7D4A88" w14:textId="77777777" w:rsidR="00CF2B9B" w:rsidRPr="009E62EB" w:rsidRDefault="00CF2B9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E62EB">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3390,51 +3619,151 @@
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E62EB">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="396B83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>PRAXEDU</w:t>
     </w:r>
     <w:r w:rsidRPr="009E62EB">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="396B83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>, São Paulo, v. xx, n. xx, p. xx-xx, xx./xx. 2025</w:t>
+      <w:t xml:space="preserve">, São Paulo, v. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, n. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, p. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx-xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>./</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>. 2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0968F416" w14:textId="441ABCFF" w:rsidR="008304C9" w:rsidRPr="009E62EB" w:rsidRDefault="008A1B82" w:rsidP="00B44359">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E62EB">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009E62EB">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="009E62EB">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
@@ -3463,124 +3792,238 @@
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E62EB">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="396B83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>PRAXEDU</w:t>
     </w:r>
     <w:r w:rsidRPr="009E62EB">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="396B83"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>, São Paulo, v. xx, n. xx, p. xx-xx, xx./xx. 2025</w:t>
+      <w:t xml:space="preserve">, São Paulo, v. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, n. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, p. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx-xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>./</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009E62EB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="396B83"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>. 2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0F48A00D" w14:textId="1D63FBAC" w:rsidR="00CA1D18" w:rsidRPr="009E62EB" w:rsidRDefault="00CA1D18" w:rsidP="00A4346F">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="063F530B" w14:textId="77777777" w:rsidR="00066157" w:rsidRPr="009E62EB" w:rsidRDefault="00066157">
+    <w:p w14:paraId="0A1A3D4F" w14:textId="77777777" w:rsidR="00CF2B9B" w:rsidRPr="009E62EB" w:rsidRDefault="00CF2B9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E62EB">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2856336E" w14:textId="77777777" w:rsidR="00066157" w:rsidRPr="009E62EB" w:rsidRDefault="00066157">
+    <w:p w14:paraId="67871DBE" w14:textId="77777777" w:rsidR="00CF2B9B" w:rsidRPr="009E62EB" w:rsidRDefault="00CF2B9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009E62EB">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="022C8D9F" w14:textId="588E2A3D" w:rsidR="004B5855" w:rsidRPr="009E62EB" w:rsidRDefault="00050542" w:rsidP="004B5855">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B5855" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">1 Nome da Instituição por extenso — Cidade (UF), País. </w:t>
       </w:r>
       <w:r w:rsidR="00954F37" w:rsidRPr="00A2678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F02A"/>
       </w:r>
       <w:r w:rsidR="004B5855" w:rsidRPr="009E62EB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nome@provedor.com.br Link do Orcid. </w:t>
+        <w:t xml:space="preserve"> nome@provedor.com.br Link do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B5855" w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B5855" w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009A4A0A" w:rsidRPr="00A2678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71224F4F" wp14:editId="4C4984BB">
             <wp:extent cx="131445" cy="131445"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="35921194" name="Imagem 35921194" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -3657,51 +4100,65 @@
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nome da Instituição por extenso — Cidade (UF), País. </w:t>
       </w:r>
       <w:r w:rsidR="00954F37" w:rsidRPr="00A2678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nome@provedor.com.br Link do Orcid.</w:t>
+        <w:t xml:space="preserve"> nome@provedor.com.br Link do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A4A0A" w:rsidRPr="009A4A0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A4A0A" w:rsidRPr="00A2678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08287422" wp14:editId="12FBF0F4">
             <wp:extent cx="131445" cy="131445"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="287794828" name="Imagem 287794828" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
             <wp:cNvGraphicFramePr>
@@ -3782,51 +4239,65 @@
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nome da Instituição por extenso — Cidade (UF), País. </w:t>
       </w:r>
       <w:r w:rsidR="00954F37" w:rsidRPr="00A2678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="009E62EB">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nome@provedor.com.br Link do Orcid. </w:t>
+        <w:t xml:space="preserve"> nome@provedor.com.br Link do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E62EB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009A4A0A" w:rsidRPr="00A2678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="400B12E4" wp14:editId="03E09A5C">
             <wp:extent cx="131445" cy="131445"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1198522867" name="Imagem 1198522867" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.jpg" descr="Descrição: https://tse1.mm.bing.net/th?id=OIP.honVXVcy2smBfSf7QsbVbgHaHa&amp;pid=Api&amp;P=0&amp;w=300&amp;h=300"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -4077,137 +4548,137 @@
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="6CA5411A" w14:textId="77777777" w:rsidR="00BB18CA" w:rsidRPr="009E62EB" w:rsidRDefault="00BB18CA" w:rsidP="00BB18CA">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
   </w:tbl>
   <w:p w14:paraId="6F47AE9F" w14:textId="2533862B" w:rsidR="008304C9" w:rsidRPr="009E62EB" w:rsidRDefault="008304C9" w:rsidP="00EF1CFC">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
-      <w:tblW w:w="9738" w:type="dxa"/>
+      <w:tblW w:w="9661" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2336"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3895"/>
+      <w:gridCol w:w="2317"/>
+      <w:gridCol w:w="3480"/>
+      <w:gridCol w:w="3864"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A527CE" w:rsidRPr="009E62EB" w14:paraId="1C77BC06" w14:textId="77777777" w:rsidTr="000F3E54">
+    <w:tr w:rsidR="00A527CE" w:rsidRPr="009E62EB" w14:paraId="1C77BC06" w14:textId="77777777" w:rsidTr="007C022B">
       <w:trPr>
-        <w:trHeight w:val="13"/>
+        <w:trHeight w:val="11"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5843" w:type="dxa"/>
+          <w:tcW w:w="5797" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="4F832434" w14:textId="163910BD" w:rsidR="00A527CE" w:rsidRPr="009E62EB" w:rsidRDefault="00DA7779" w:rsidP="00A527CE">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="5012"/>
               <w:tab w:val="right" w:pos="6163"/>
             </w:tabs>
             <w:ind w:left="-85"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2643CDBF" wp14:editId="08C30C40">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2643CDBF" wp14:editId="13B3AE24">
+                <wp:extent cx="1681566" cy="542925"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2129449736" name="Imagem 1" descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2129449736" name="Imagem 1" descr="Logotipo, nome da empresa&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1711864" cy="676824"/>
+                          <a:ext cx="1712304" cy="552849"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3895" w:type="dxa"/>
+          <w:tcW w:w="3864" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7510B189" w14:textId="77777777" w:rsidR="00A527CE" w:rsidRPr="009E62EB" w:rsidRDefault="00A527CE" w:rsidP="00A527CE">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-113"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="009E62EB">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00CB9208" wp14:editId="1CADDEA0">
                 <wp:extent cx="937895" cy="329145"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1127698700" name="Imagem 1127698700" descr="Texto, Logotipo&#10;&#10;Descrição gerada automaticamente">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -4242,173 +4713,344 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="941074" cy="330261"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DA7779" w:rsidRPr="009E62EB" w14:paraId="6FD9D796" w14:textId="77777777" w:rsidTr="000F3E54">
+    <w:tr w:rsidR="00DA7779" w:rsidRPr="009E62EB" w14:paraId="6FD9D796" w14:textId="77777777" w:rsidTr="007C022B">
       <w:trPr>
-        <w:trHeight w:val="13"/>
+        <w:trHeight w:val="11"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2336" w:type="dxa"/>
+          <w:tcW w:w="2317" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3874F158" w14:textId="77777777" w:rsidR="00A527CE" w:rsidRPr="009E62EB" w:rsidRDefault="00A527CE" w:rsidP="00A527CE">
+        <w:p w14:paraId="3874F158" w14:textId="5B1A44A5" w:rsidR="00A527CE" w:rsidRPr="009E62EB" w:rsidRDefault="00527869" w:rsidP="00A527CE">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="0098200A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>eISSN</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0098200A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00BB0B57" w:rsidRPr="00BB0B57">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>3086-2698</w:t>
+          </w:r>
+          <w:r w:rsidR="002E69E5">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t xml:space="preserve">         </w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3506" w:type="dxa"/>
+          <w:tcW w:w="3479" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="795B9B86" w14:textId="77777777" w:rsidR="00A527CE" w:rsidRPr="009E62EB" w:rsidRDefault="00A527CE" w:rsidP="00A527CE">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-57"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3895" w:type="dxa"/>
+          <w:tcW w:w="3864" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="4A6A6CB9" w14:textId="77777777" w:rsidR="00A527CE" w:rsidRPr="009E62EB" w:rsidRDefault="00A527CE" w:rsidP="00A527CE">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A527CE" w:rsidRPr="009E62EB" w14:paraId="5E0F5DF3" w14:textId="77777777" w:rsidTr="000F3E54">
+    <w:tr w:rsidR="00A527CE" w:rsidRPr="009E62EB" w14:paraId="5E0F5DF3" w14:textId="77777777" w:rsidTr="007C022B">
       <w:trPr>
-        <w:trHeight w:val="13"/>
+        <w:trHeight w:val="11"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5843" w:type="dxa"/>
+          <w:tcW w:w="5797" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1330824B" w14:textId="77777777" w:rsidR="00A527CE" w:rsidRPr="009E62EB" w:rsidRDefault="00A527CE" w:rsidP="00A527CE">
+        <w:p w14:paraId="1330824B" w14:textId="35217CA1" w:rsidR="00A527CE" w:rsidRPr="009E62EB" w:rsidRDefault="006F40A6" w:rsidP="00A527CE">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-85"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:color w:val="396B83"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009E62EB">
+          <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:color w:val="396B83"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Recebido: xx/xx/2025 </w:t>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
-          <w:r w:rsidRPr="009E62EB">
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Recebido: </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>xx</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>xx</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">/2025 </w:t>
+          </w:r>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="396B83"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>■</w:t>
           </w:r>
-          <w:r w:rsidRPr="009E62EB">
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:color w:val="396B83"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Aprovado: xx/xx/2025 </w:t>
+            <w:t xml:space="preserve"> Aprovado: </w:t>
           </w:r>
-          <w:r w:rsidRPr="009E62EB">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>xx</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>xx</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">/2025 </w:t>
+          </w:r>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="396B83"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>■</w:t>
           </w:r>
-          <w:r w:rsidRPr="009E62EB">
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:color w:val="396B83"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Publicado: xx/xx/2025                  </w:t>
+            <w:t xml:space="preserve"> Publicado: </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>xx</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>xx</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00A527CE" w:rsidRPr="009E62EB">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:color w:val="396B83"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">/2025                  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3895" w:type="dxa"/>
+          <w:tcW w:w="3864" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="470320D5" w14:textId="77777777" w:rsidR="00A527CE" w:rsidRPr="009E62EB" w:rsidRDefault="00A527CE" w:rsidP="00A527CE">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="07D6979C" w14:textId="77777777" w:rsidR="00CA1D18" w:rsidRPr="009E62EB" w:rsidRDefault="00CA1D18">
+  <w:p w14:paraId="07D6979C" w14:textId="77777777" w:rsidR="00CA1D18" w:rsidRPr="009E62EB" w:rsidRDefault="00CA1D18" w:rsidP="007C022B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068A7CA6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9132AEC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="➔"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
@@ -6688,158 +7330,167 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="381056743">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="196429794">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1203514141">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="958070996">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2083214837">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="567225354">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008304C9"/>
     <w:rsid w:val="00006C2C"/>
     <w:rsid w:val="00021013"/>
     <w:rsid w:val="00050542"/>
     <w:rsid w:val="00063903"/>
     <w:rsid w:val="00063E6B"/>
     <w:rsid w:val="00066157"/>
     <w:rsid w:val="000D05E5"/>
     <w:rsid w:val="000E1E01"/>
     <w:rsid w:val="000E1FA2"/>
     <w:rsid w:val="000E2762"/>
     <w:rsid w:val="001079D0"/>
     <w:rsid w:val="00136AAE"/>
     <w:rsid w:val="00153036"/>
     <w:rsid w:val="001A1318"/>
     <w:rsid w:val="001C17C3"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="00205296"/>
+    <w:rsid w:val="0020535D"/>
     <w:rsid w:val="00210DCE"/>
     <w:rsid w:val="002523A3"/>
     <w:rsid w:val="00262311"/>
+    <w:rsid w:val="00265DA7"/>
     <w:rsid w:val="00280648"/>
     <w:rsid w:val="00280E18"/>
     <w:rsid w:val="00285893"/>
     <w:rsid w:val="00291C1D"/>
     <w:rsid w:val="002A1847"/>
+    <w:rsid w:val="002E69E5"/>
     <w:rsid w:val="00300BF2"/>
     <w:rsid w:val="003062C5"/>
     <w:rsid w:val="003174FC"/>
     <w:rsid w:val="00322CD4"/>
     <w:rsid w:val="00356572"/>
     <w:rsid w:val="00377F22"/>
     <w:rsid w:val="00385193"/>
     <w:rsid w:val="003B5F95"/>
     <w:rsid w:val="003C16BE"/>
     <w:rsid w:val="003C1862"/>
     <w:rsid w:val="003C3E73"/>
     <w:rsid w:val="00414526"/>
     <w:rsid w:val="004205ED"/>
+    <w:rsid w:val="00425933"/>
     <w:rsid w:val="004400FA"/>
     <w:rsid w:val="004473E9"/>
     <w:rsid w:val="00474886"/>
     <w:rsid w:val="004A16DD"/>
     <w:rsid w:val="004B351E"/>
     <w:rsid w:val="004B5855"/>
     <w:rsid w:val="004C7F19"/>
     <w:rsid w:val="004D1EA4"/>
     <w:rsid w:val="004E6DAA"/>
     <w:rsid w:val="004F6BCD"/>
     <w:rsid w:val="00510EEF"/>
     <w:rsid w:val="00517889"/>
+    <w:rsid w:val="00527869"/>
     <w:rsid w:val="00533446"/>
     <w:rsid w:val="00541DCF"/>
     <w:rsid w:val="00542776"/>
     <w:rsid w:val="00560080"/>
     <w:rsid w:val="00593AEC"/>
     <w:rsid w:val="00596F22"/>
     <w:rsid w:val="005A3A9C"/>
     <w:rsid w:val="005A5359"/>
     <w:rsid w:val="005B2DE2"/>
     <w:rsid w:val="005B371D"/>
     <w:rsid w:val="005D409C"/>
     <w:rsid w:val="005E197A"/>
     <w:rsid w:val="005E256D"/>
     <w:rsid w:val="005E5A60"/>
     <w:rsid w:val="006027E3"/>
     <w:rsid w:val="006063DE"/>
     <w:rsid w:val="006204B0"/>
     <w:rsid w:val="00634664"/>
     <w:rsid w:val="00650381"/>
     <w:rsid w:val="00651B42"/>
     <w:rsid w:val="006715AE"/>
     <w:rsid w:val="0068674F"/>
     <w:rsid w:val="006C2D51"/>
     <w:rsid w:val="006E1997"/>
+    <w:rsid w:val="006F40A6"/>
     <w:rsid w:val="00715C4C"/>
     <w:rsid w:val="00733EC7"/>
     <w:rsid w:val="0073508C"/>
     <w:rsid w:val="007423F5"/>
     <w:rsid w:val="0075145D"/>
+    <w:rsid w:val="00764459"/>
     <w:rsid w:val="00766A36"/>
     <w:rsid w:val="00770027"/>
     <w:rsid w:val="00776486"/>
     <w:rsid w:val="00777B68"/>
     <w:rsid w:val="00791261"/>
+    <w:rsid w:val="007C022B"/>
     <w:rsid w:val="007D7D2A"/>
     <w:rsid w:val="007E6058"/>
     <w:rsid w:val="00805A90"/>
     <w:rsid w:val="00814500"/>
     <w:rsid w:val="0081558F"/>
     <w:rsid w:val="00816B4C"/>
     <w:rsid w:val="008304C9"/>
     <w:rsid w:val="00855143"/>
     <w:rsid w:val="00890EBD"/>
     <w:rsid w:val="008A1B82"/>
     <w:rsid w:val="008C0F67"/>
     <w:rsid w:val="008C27EC"/>
     <w:rsid w:val="008E1E45"/>
     <w:rsid w:val="008F53F8"/>
     <w:rsid w:val="00907AAC"/>
     <w:rsid w:val="009117A0"/>
     <w:rsid w:val="00946E33"/>
     <w:rsid w:val="00954F37"/>
     <w:rsid w:val="009769E2"/>
     <w:rsid w:val="009A402C"/>
     <w:rsid w:val="009A4A0A"/>
     <w:rsid w:val="009B6642"/>
     <w:rsid w:val="009D10BA"/>
     <w:rsid w:val="009E62EB"/>
     <w:rsid w:val="00A04492"/>
@@ -6849,90 +7500,93 @@
     <w:rsid w:val="00A20894"/>
     <w:rsid w:val="00A22296"/>
     <w:rsid w:val="00A42AA3"/>
     <w:rsid w:val="00A4346F"/>
     <w:rsid w:val="00A527CE"/>
     <w:rsid w:val="00A76B91"/>
     <w:rsid w:val="00A80628"/>
     <w:rsid w:val="00A85A83"/>
     <w:rsid w:val="00A95440"/>
     <w:rsid w:val="00AA1A09"/>
     <w:rsid w:val="00AC0FB0"/>
     <w:rsid w:val="00B01173"/>
     <w:rsid w:val="00B02DCB"/>
     <w:rsid w:val="00B21ABA"/>
     <w:rsid w:val="00B41107"/>
     <w:rsid w:val="00B428FD"/>
     <w:rsid w:val="00B44359"/>
     <w:rsid w:val="00B54F94"/>
     <w:rsid w:val="00B67909"/>
     <w:rsid w:val="00B80233"/>
     <w:rsid w:val="00B85E85"/>
     <w:rsid w:val="00B900AF"/>
     <w:rsid w:val="00BA05DF"/>
     <w:rsid w:val="00BA5817"/>
     <w:rsid w:val="00BA7EC8"/>
+    <w:rsid w:val="00BB0B57"/>
     <w:rsid w:val="00BB18CA"/>
     <w:rsid w:val="00BD4426"/>
     <w:rsid w:val="00BF2E4C"/>
     <w:rsid w:val="00BF6309"/>
     <w:rsid w:val="00C04545"/>
     <w:rsid w:val="00C065B0"/>
     <w:rsid w:val="00C07C71"/>
     <w:rsid w:val="00C27C03"/>
     <w:rsid w:val="00C30DB1"/>
     <w:rsid w:val="00C312D6"/>
     <w:rsid w:val="00C347A9"/>
     <w:rsid w:val="00C45848"/>
     <w:rsid w:val="00C50B02"/>
     <w:rsid w:val="00C84EB8"/>
     <w:rsid w:val="00C861BA"/>
     <w:rsid w:val="00C91226"/>
     <w:rsid w:val="00CA1D18"/>
     <w:rsid w:val="00CD7868"/>
     <w:rsid w:val="00CF124D"/>
+    <w:rsid w:val="00CF2B9B"/>
     <w:rsid w:val="00D04407"/>
     <w:rsid w:val="00D4639C"/>
     <w:rsid w:val="00D54A26"/>
     <w:rsid w:val="00D774B5"/>
     <w:rsid w:val="00D847A3"/>
     <w:rsid w:val="00D90F80"/>
     <w:rsid w:val="00D96B15"/>
     <w:rsid w:val="00DA251B"/>
     <w:rsid w:val="00DA4803"/>
     <w:rsid w:val="00DA7779"/>
     <w:rsid w:val="00DE4074"/>
     <w:rsid w:val="00DF1417"/>
     <w:rsid w:val="00DF1635"/>
     <w:rsid w:val="00DF585B"/>
     <w:rsid w:val="00E00724"/>
     <w:rsid w:val="00E41FBB"/>
     <w:rsid w:val="00E43C31"/>
     <w:rsid w:val="00E538F3"/>
     <w:rsid w:val="00E95019"/>
     <w:rsid w:val="00EA57B4"/>
     <w:rsid w:val="00EA6ABF"/>
+    <w:rsid w:val="00EC0BE2"/>
     <w:rsid w:val="00EC1376"/>
     <w:rsid w:val="00ED5605"/>
     <w:rsid w:val="00EE7CE8"/>
     <w:rsid w:val="00EF1CFC"/>
     <w:rsid w:val="00F006F0"/>
     <w:rsid w:val="00F07917"/>
     <w:rsid w:val="00F106D7"/>
     <w:rsid w:val="00F21121"/>
     <w:rsid w:val="00F43455"/>
     <w:rsid w:val="00F50AFE"/>
     <w:rsid w:val="00F56A1B"/>
     <w:rsid w:val="00F73E08"/>
     <w:rsid w:val="00F85800"/>
     <w:rsid w:val="00F86516"/>
     <w:rsid w:val="00FA2AC0"/>
     <w:rsid w:val="00FA5905"/>
     <w:rsid w:val="00FC01D8"/>
     <w:rsid w:val="00FF2C7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -7452,51 +8106,50 @@
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>